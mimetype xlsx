--- v0 (2026-07-16)
+++ v1 (2026-09-08)
@@ -1,102 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R5968551fc88f4555" />
-  <Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="R24d2dcb63e5d425a" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R0a0d941bb91a4b90" />
+  <Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="R4686730fd8fb468f" />
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="SpreadsheetLight"/>
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Selection export" sheetId="1" r:id="R737e898b1e06476b"/>
+    <x:sheet name="Selection export" sheetId="1" r:id="R197919c8b7d94339"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet.xml" Id="R737e898b1e06476b" />
-[...1 lines deleted...]
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Reff858c579e04900" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet.xml" Id="R197919c8b7d94339" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme.xml" Id="R6af9628f14e84746" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R58d653c9b47b4153" />
 </Relationships>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="SpreadsheetLight Office">
   <a:themeElements>
     <a:clrScheme name="SpreadsheetLight Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>