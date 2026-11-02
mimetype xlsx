--- v1 (2026-09-08)
+++ v2 (2026-11-02)
@@ -1,102 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R0a0d941bb91a4b90" />
-  <Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="R4686730fd8fb468f" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R991dca7cddde4e06" />
+  <Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="R24690d538a13473c" />
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="SpreadsheetLight"/>
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Selection export" sheetId="1" r:id="R197919c8b7d94339"/>
+    <x:sheet name="Selection export" sheetId="1" r:id="R13339db9ea7e41b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet.xml" Id="R197919c8b7d94339" />
-[...1 lines deleted...]
-  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R58d653c9b47b4153" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet.xml" Id="R13339db9ea7e41b1" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme.xml" Id="R8e856f3aede64b49" />
+  <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R4e808205a35e4382" />
 </Relationships>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="SpreadsheetLight Office">
   <a:themeElements>
     <a:clrScheme name="SpreadsheetLight Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>